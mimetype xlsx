--- v0 (2025-10-31)
+++ v1 (2026-08-11)
@@ -1,84 +1,87 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27932"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\Lee.pound\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\chris.sweeney\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0EA5EDCB-2264-4A9F-A0F5-C395C27C2BA8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C45B8CAC-2440-40F1-9075-F698D54E974B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="32685" yWindow="2805" windowWidth="21600" windowHeight="11295" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Org. structure.Top 3 tiers" sheetId="4" r:id="rId1"/>
     <sheet name="£50k+ salary" sheetId="2" r:id="rId2"/>
     <sheet name="£50k+ posts" sheetId="1" r:id="rId3"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="1"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="975" uniqueCount="159">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1077" uniqueCount="168">
   <si>
     <t>Level</t>
   </si>
   <si>
     <t>Job title</t>
   </si>
   <si>
     <t>Grade</t>
   </si>
   <si>
     <t>Service</t>
   </si>
   <si>
     <t>Contact details</t>
   </si>
   <si>
     <t>Salary ceiling</t>
   </si>
   <si>
     <t>Organisation code</t>
   </si>
   <si>
     <t>Effective date</t>
   </si>
   <si>
@@ -169,53 +172,50 @@
   <si>
     <t>Bonus value</t>
   </si>
   <si>
     <t>Expense allowances value</t>
   </si>
   <si>
     <t>Loss of office compensation value</t>
   </si>
   <si>
     <t>Benefits in kind value</t>
   </si>
   <si>
     <t>Bonus details</t>
   </si>
   <si>
     <t>Benefit details</t>
   </si>
   <si>
     <t>Watford BC: Number of employees whose remuneration was at least £50,000*</t>
   </si>
   <si>
     <t>Total Number</t>
   </si>
   <si>
-    <t>MD</t>
-[...1 lines deleted...]
-  <si>
     <t>Band 11</t>
   </si>
   <si>
     <t>Band 10</t>
   </si>
   <si>
     <t>Perm</t>
   </si>
   <si>
     <t xml:space="preserve">Head of Service  </t>
   </si>
   <si>
     <t>Salary range</t>
   </si>
   <si>
     <t>Fringe weighting</t>
   </si>
   <si>
     <t>enquiries@watford.gov.uk</t>
   </si>
   <si>
     <t>136,000 – 139,999</t>
   </si>
   <si>
     <t>Watford BC:£50k+  posts</t>
@@ -253,137 +253,125 @@
   <si>
     <t>Housing &amp; Wellbeing</t>
   </si>
   <si>
     <t>Placeshaping</t>
   </si>
   <si>
     <t>Property &amp; Asset Management</t>
   </si>
   <si>
     <t>Associate Director of Customer &amp; Corporate Services</t>
   </si>
   <si>
     <t>Customer &amp; Corporate Services</t>
   </si>
   <si>
     <t>Chief Executive</t>
   </si>
   <si>
     <t>CE</t>
   </si>
   <si>
     <t>140,000 - 144,999</t>
   </si>
   <si>
-    <t xml:space="preserve"> Customer Experience Lead</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental Health Manager (Commercial)</t>
   </si>
   <si>
     <t>Environmental Health Manager (Environment)</t>
   </si>
   <si>
     <t>Environmental Health Manager (Housing &amp; Health)</t>
   </si>
   <si>
     <t>Senior Project Manager 01</t>
   </si>
   <si>
     <t>Senior Project Manager 02</t>
   </si>
   <si>
     <t>Senior Project Manager 03</t>
   </si>
   <si>
     <t>Human Resources Operations Lead</t>
   </si>
   <si>
     <t>Senior ICT Project Manager</t>
   </si>
   <si>
     <t>Service Delivery Manager</t>
   </si>
   <si>
     <t>Senior Surveyor 02</t>
   </si>
   <si>
     <t>Property Development Project Manager 01</t>
   </si>
   <si>
     <t>Infrastructure and IT Security Manager</t>
   </si>
   <si>
     <t>Communications and Engagement Lead 01</t>
   </si>
   <si>
-    <t>Senior Project Manager 05</t>
-[...1 lines deleted...]
-  <si>
     <t>Senior Project Manager 07</t>
   </si>
   <si>
     <t>Economic Development Manager</t>
   </si>
   <si>
     <t>Senior Regeneration Manager</t>
   </si>
   <si>
-    <t>Energy and Housing Renewal Surveyor</t>
-[...1 lines deleted...]
-  <si>
     <t>Environmental Health Officer 01</t>
   </si>
   <si>
     <t>Senior Environmental Health Officer 02</t>
   </si>
   <si>
     <t>Senior Environmental Health Officer 03</t>
   </si>
   <si>
     <t>Senior Environmental Health Officer 04</t>
   </si>
   <si>
     <t>Senior Environmental Health Officer 06</t>
   </si>
   <si>
     <t>Senior Environmental Health Officer 09</t>
   </si>
   <si>
     <t>HR Business Partner 01</t>
   </si>
   <si>
     <t>HR Business Partner 02</t>
   </si>
   <si>
     <t>HR Business Partner 04</t>
   </si>
   <si>
-    <t>Procurement Manager</t>
-[...1 lines deleted...]
-  <si>
     <t>Senior Transport and Infrastructure Projects Officer</t>
   </si>
   <si>
     <t>Director of Regenerations &amp; Growth</t>
   </si>
   <si>
     <t>Director</t>
   </si>
   <si>
     <t>Corporate Management</t>
   </si>
   <si>
     <t>Corporate Services</t>
   </si>
   <si>
     <t>Director of Sustainability Environment &amp; Community</t>
   </si>
   <si>
     <t>Community &amp; Environment</t>
   </si>
   <si>
     <t>Chief Operating Officer</t>
   </si>
   <si>
     <t>Head of Property</t>
@@ -403,59 +391,53 @@
   <si>
     <t>Building Control &amp; Shared Services Delivery Lead</t>
   </si>
   <si>
     <t>Parking and Sustainable Transport Lead</t>
   </si>
   <si>
     <t>Senior Project Manager 04</t>
   </si>
   <si>
     <t>Senior Surveyor 01</t>
   </si>
   <si>
     <t>Planning Enforcement Lead (Shared Services)</t>
   </si>
   <si>
     <t>Community Commissioning Lead</t>
   </si>
   <si>
     <t>Community Protection Lead</t>
   </si>
   <si>
     <t>Intelligence, Performance and Improvement Lead</t>
   </si>
   <si>
-    <t>Housing Service Transformation &amp; Continuous Improvement Lead</t>
-[...1 lines deleted...]
-  <si>
     <t>Development Management Lead</t>
   </si>
   <si>
-    <t>Planning Strategy and Infrastructure Lead</t>
-[...1 lines deleted...]
-  <si>
     <t>Waste, Recycling and Venues Lead</t>
   </si>
   <si>
     <t>Executive Office Manager</t>
   </si>
   <si>
     <t>Park and Greenspace Development Lead</t>
   </si>
   <si>
     <t>Housing Service Strategic Lead 1</t>
   </si>
   <si>
     <t>Customer Service Delivery Manager</t>
   </si>
   <si>
     <t>Digital Services Development Manager</t>
   </si>
   <si>
     <t>Housing Enabling &amp; Development Manager</t>
   </si>
   <si>
     <t>Democratic Services Manager</t>
   </si>
   <si>
     <t>HR Business Partner (Organisational Development)</t>
@@ -505,67 +487,115 @@
   <si>
     <t>Parking Services</t>
   </si>
   <si>
     <t>Strategy and Communications</t>
   </si>
   <si>
     <t>Corporate Assets</t>
   </si>
   <si>
     <t>Leisure Community and Environmental Services</t>
   </si>
   <si>
     <t>Housing Service</t>
   </si>
   <si>
     <t>Elections Services</t>
   </si>
   <si>
     <t>Democratic Services</t>
   </si>
   <si>
     <t>Transport</t>
   </si>
   <si>
-    <t>Watford BC:  Organisational structure - £50k plus posts:  April 2025</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">150,000+ </t>
   </si>
   <si>
     <t>182.000.00</t>
+  </si>
+  <si>
+    <t>Associate Director of Planning and Development</t>
+  </si>
+  <si>
+    <t>People and Organisational Development Manager</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> Customer Experience &amp; Workplace  Lead</t>
+  </si>
+  <si>
+    <t>Housing Service Operations Lead</t>
+  </si>
+  <si>
+    <t>Business Relationship Manager 01</t>
+  </si>
+  <si>
+    <t>Senior Energy and Housing Renewal Project Manager</t>
+  </si>
+  <si>
+    <t>HR Business Partner 03</t>
+  </si>
+  <si>
+    <t>Sustainable Travel and Planning Officer</t>
+  </si>
+  <si>
+    <t>Senior Environmental Health Officer</t>
+  </si>
+  <si>
+    <t>Senior HR Business Partner</t>
+  </si>
+  <si>
+    <t>SADC - PO5</t>
+  </si>
+  <si>
+    <t>SADC - PO2</t>
+  </si>
+  <si>
+    <t>CEO</t>
+  </si>
+  <si>
+    <t>Head of Service</t>
+  </si>
+  <si>
+    <t>Corporate, Housing &amp; Wellbeing Services</t>
+  </si>
+  <si>
+    <t>Planning Policy</t>
+  </si>
+  <si>
+    <t>Watford BC:  Organisational structure - £50k plus posts:  April 2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="&quot;£&quot;#,##0.00"/>
   </numFmts>
-  <fonts count="10" x14ac:knownFonts="1">
+  <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="10"/>
       <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -586,78 +616,77 @@
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="12"/>
       <color indexed="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <sz val="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
+    <font>
+      <u/>
+      <sz val="12"/>
+      <color indexed="12"/>
+      <name val="Arial"/>
+      <family val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="9">
+  <borders count="10">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
-[...11 lines deleted...]
-      </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
@@ -701,153 +730,194 @@
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
       <alignment vertical="top"/>
       <protection locked="0"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="33">
+  <cellXfs count="40">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="10" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="10" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="4" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="10" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="11" fillId="0" borderId="1" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="top"/>
+    <xf numFmtId="164" fontId="9" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
-    </xf>
-[...7 lines deleted...]
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Hyperlink" xfId="1" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
@@ -1113,4754 +1183,5232 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:enquiries@watford.gov.uk" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:I10"/>
+  <dimension ref="A1:I11"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="I8" sqref="I8"/>
+    <sheetView zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="H25" sqref="H25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="12.42578125" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="12.26953125" style="1" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="12.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="6.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="53.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="26.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="33.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="16.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="29.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="16384" width="12.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:9" ht="47" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="7" t="s">
+    <row r="1" spans="1:9" ht="63" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
         <v>7</v>
       </c>
-      <c r="B1" s="8" t="s">
+      <c r="B1" s="25" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="7" t="s">
+      <c r="C1" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="D1" s="7" t="s">
+      <c r="D1" s="24" t="s">
         <v>2</v>
       </c>
-      <c r="E1" s="7" t="s">
+      <c r="E1" s="24" t="s">
         <v>3</v>
       </c>
-      <c r="F1" s="7" t="s">
+      <c r="F1" s="24" t="s">
         <v>12</v>
       </c>
-      <c r="G1" s="7" t="s">
+      <c r="G1" s="24" t="s">
         <v>13</v>
       </c>
-      <c r="H1" s="7" t="s">
+      <c r="H1" s="24" t="s">
         <v>4</v>
       </c>
-      <c r="I1" s="7" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:9" ht="16" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="I1" s="24" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A2" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B2" s="14">
         <v>1</v>
       </c>
       <c r="C2" s="3" t="s">
+        <v>68</v>
+      </c>
+      <c r="D2" s="3" t="s">
         <v>69</v>
       </c>
-      <c r="D2" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H2" s="15" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="I2" s="28" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A3" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B3" s="14">
         <v>2</v>
       </c>
       <c r="C3" s="3" t="s">
-        <v>102</v>
+        <v>97</v>
       </c>
       <c r="D3" s="3" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H3" s="15" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-    <row r="4" spans="1:9" ht="31" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="I3" s="5">
+        <v>114547</v>
+      </c>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A4" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B4" s="14">
         <v>2</v>
       </c>
       <c r="C4" s="16" t="s">
-        <v>106</v>
+        <v>101</v>
       </c>
       <c r="D4" s="3" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>107</v>
+        <v>102</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H4" s="15" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="I4" s="5">
+        <v>114547</v>
+      </c>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A5" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B5" s="14">
         <v>2</v>
       </c>
       <c r="C5" s="16" t="s">
-        <v>108</v>
+        <v>103</v>
       </c>
       <c r="D5" s="3" t="s">
-        <v>103</v>
+        <v>98</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="G5" s="3"/>
       <c r="H5" s="15"/>
-      <c r="I5" s="18">
-[...3 lines deleted...]
-    <row r="6" spans="1:9" ht="31" x14ac:dyDescent="0.25">
+      <c r="I5" s="5">
+        <v>107300</v>
+      </c>
+    </row>
+    <row r="6" spans="1:9" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A6" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B6" s="14">
         <v>2</v>
       </c>
       <c r="C6" s="16" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>104</v>
+        <v>99</v>
       </c>
       <c r="F6" s="3" t="s">
         <v>10</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H6" s="15" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="I6" s="5">
+        <v>95007</v>
+      </c>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A7" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B7" s="14">
         <v>3</v>
       </c>
       <c r="C7" s="16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E7" s="3" t="s">
         <v>60</v>
       </c>
-      <c r="D7" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3" t="s">
-        <v>61</v>
+        <v>60</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H7" s="15" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I7" s="18">
+        <v>50</v>
+      </c>
+      <c r="I7" s="5">
         <v>90023</v>
       </c>
     </row>
-    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A8" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B8" s="14">
         <v>3</v>
       </c>
       <c r="C8" s="10" t="s">
+        <v>62</v>
+      </c>
+      <c r="D8" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E8" s="3" t="s">
         <v>63</v>
       </c>
-      <c r="D8" s="3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H8" s="15" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I8" s="18">
+        <v>50</v>
+      </c>
+      <c r="I8" s="5">
         <v>90023</v>
       </c>
     </row>
-    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A9" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B9" s="14">
         <v>3</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="D9" s="3" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="E9" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F9" s="3" t="s">
         <v>65</v>
       </c>
-      <c r="F9" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G9" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H9" s="15" t="s">
-        <v>51</v>
-[...5 lines deleted...]
-    <row r="10" spans="1:9" ht="31" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="I9" s="5">
+        <v>90023</v>
+      </c>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.2">
       <c r="A10" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="B10" s="14">
         <v>3</v>
       </c>
       <c r="C10" s="10" t="s">
+        <v>66</v>
+      </c>
+      <c r="D10" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="3" t="s">
         <v>67</v>
       </c>
-      <c r="D10" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G10" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="H10" s="15" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="I10" s="18">
+        <v>50</v>
+      </c>
+      <c r="I10" s="5">
         <v>90023</v>
+      </c>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.2">
+      <c r="A11" s="10">
+        <v>46113</v>
+      </c>
+      <c r="B11" s="14">
+        <v>3</v>
+      </c>
+      <c r="C11" s="26" t="s">
+        <v>151</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>61</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>64</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="H11" s="27" t="s">
+        <v>50</v>
+      </c>
+      <c r="I11" s="5">
+        <v>79035</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:J10">
     <sortCondition ref="B2:B10"/>
     <sortCondition descending="1" ref="I2:I10"/>
   </sortState>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="H2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
     <hyperlink ref="H4:H10" r:id="rId2" display="enquiries@watford.gov.uk" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
     <hyperlink ref="H8" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000003000000}"/>
+    <hyperlink ref="H11" r:id="rId4" xr:uid="{859AFDED-7B42-4835-8B6C-EDBA0C3E37D0}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="landscape" r:id="rId4"/>
+  <pageSetup paperSize="9" scale="67" fitToHeight="0" orientation="landscape" r:id="rId5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E25"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="P22" sqref="P22"/>
+      <selection activeCell="H24" sqref="H24"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="24.1796875" style="12" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="3" max="16384" width="9.1796875" style="12"/>
+    <col min="1" max="1" width="24.140625" style="12" customWidth="1"/>
+    <col min="2" max="2" width="21.5703125" style="13" customWidth="1"/>
+    <col min="3" max="16384" width="9.140625" style="12"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:5" ht="39" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="33" t="s">
         <v>42</v>
       </c>
-      <c r="B1" s="25"/>
+      <c r="B1" s="33"/>
       <c r="C1" s="11"/>
       <c r="D1" s="11"/>
       <c r="E1" s="11"/>
     </row>
-    <row r="3" spans="1:5" ht="31" x14ac:dyDescent="0.25">
+    <row r="3" spans="1:5" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A3" s="7" t="s">
         <v>14</v>
       </c>
-      <c r="B3" s="22" t="s">
+      <c r="B3" s="21" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>16</v>
       </c>
       <c r="B4" s="14">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>17</v>
       </c>
       <c r="B5" s="14">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>18</v>
       </c>
       <c r="B6" s="14">
-        <v>3</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>19</v>
       </c>
       <c r="B7" s="14">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>20</v>
       </c>
       <c r="B8" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="14">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>23</v>
       </c>
       <c r="B11" s="14">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>24</v>
       </c>
       <c r="B12" s="14">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>25</v>
       </c>
       <c r="B13" s="14">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>26</v>
       </c>
       <c r="B14" s="14">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>27</v>
       </c>
       <c r="B15" s="14">
         <v>1</v>
       </c>
     </row>
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>28</v>
       </c>
       <c r="B16" s="14">
-        <v>0</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:2" x14ac:dyDescent="0.25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>29</v>
       </c>
       <c r="B17" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="18" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>30</v>
       </c>
       <c r="B18" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="19" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>31</v>
       </c>
       <c r="B19" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="20" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>32</v>
       </c>
       <c r="B20" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="21" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>33</v>
       </c>
       <c r="B21" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="22" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="B22" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="23" spans="1:2" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:2" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="B23" s="14">
         <v>0</v>
       </c>
     </row>
-    <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-[...3 lines deleted...]
-      <c r="B24" s="24">
+    <row r="24" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A24" s="22" t="s">
+        <v>149</v>
+      </c>
+      <c r="B24" s="23">
         <v>1</v>
       </c>
     </row>
-    <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="23" t="s">
+    <row r="25" spans="1:2" x14ac:dyDescent="0.2">
+      <c r="A25" s="22" t="s">
         <v>43</v>
       </c>
-      <c r="B25" s="24">
-        <v>72</v>
+      <c r="B25" s="23">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="A1:B1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:R74"/>
+  <dimension ref="A1:R82"/>
   <sheetViews>
-    <sheetView topLeftCell="B1" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
-      <selection activeCell="R7" sqref="R7:R11"/>
+    <sheetView tabSelected="1" topLeftCell="A2" zoomScale="75" zoomScaleNormal="75" workbookViewId="0">
+      <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.1796875" defaultRowHeight="15.5" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="15.75" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="30.81640625" style="1" customWidth="1"/>
-[...17 lines deleted...]
-    <col min="19" max="16384" width="9.1796875" style="1"/>
+    <col min="1" max="1" width="30.85546875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="14.5703125" style="1" customWidth="1"/>
+    <col min="3" max="3" width="6.28515625" style="6" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="50.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="18.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="82" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="23.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="10" max="10" width="12.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="11" width="17.85546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="12" max="12" width="20.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="13" max="13" width="16.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="14" max="14" width="14.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="15.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="16" max="16" width="24.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="17" max="17" width="29.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="18" max="18" width="12.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="19" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18" s="2" customFormat="1" ht="18.5" x14ac:dyDescent="0.25">
-[...24 lines deleted...]
-      <c r="A2" s="7" t="s">
+    <row r="1" spans="1:18" s="2" customFormat="1" ht="18.75" x14ac:dyDescent="0.2">
+      <c r="A1" s="34" t="s">
+        <v>52</v>
+      </c>
+      <c r="B1" s="35"/>
+      <c r="C1" s="35"/>
+      <c r="D1" s="35"/>
+      <c r="E1" s="35"/>
+      <c r="F1" s="36"/>
+      <c r="G1" s="37" t="s">
+        <v>167</v>
+      </c>
+      <c r="H1" s="38"/>
+      <c r="I1" s="39"/>
+      <c r="J1" s="39"/>
+      <c r="K1" s="39"/>
+      <c r="L1" s="39"/>
+      <c r="M1" s="39"/>
+      <c r="N1" s="18"/>
+      <c r="O1" s="18"/>
+      <c r="P1" s="18"/>
+      <c r="Q1" s="18"/>
+      <c r="R1" s="19"/>
+    </row>
+    <row r="2" spans="1:18" ht="47.25" x14ac:dyDescent="0.2">
+      <c r="A2" s="29" t="s">
         <v>6</v>
       </c>
       <c r="B2" s="7" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>0</v>
       </c>
       <c r="D2" s="7" t="s">
         <v>1</v>
       </c>
       <c r="E2" s="7" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="7" t="s">
         <v>3</v>
       </c>
       <c r="G2" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H2" s="7" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
       <c r="I2" s="7" t="s">
         <v>35</v>
       </c>
       <c r="J2" s="7" t="s">
         <v>36</v>
       </c>
       <c r="K2" s="7" t="s">
         <v>37</v>
       </c>
       <c r="L2" s="7" t="s">
         <v>38</v>
       </c>
       <c r="M2" s="7" t="s">
         <v>39</v>
       </c>
       <c r="N2" s="7" t="s">
         <v>40</v>
       </c>
       <c r="O2" s="7" t="s">
         <v>41</v>
       </c>
       <c r="P2" s="7" t="s">
         <v>13</v>
       </c>
       <c r="Q2" s="7" t="s">
         <v>4</v>
       </c>
       <c r="R2" s="7" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="3" spans="1:18" ht="31" x14ac:dyDescent="0.35">
-      <c r="A3" s="3" t="s">
+    <row r="3" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A3" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B3" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C3" s="14">
         <v>1</v>
       </c>
       <c r="D3" s="17" t="s">
-        <v>69</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>68</v>
+      </c>
+      <c r="E3" s="17" t="s">
+        <v>163</v>
       </c>
       <c r="F3" s="17" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="H3" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="G3" s="32">
+        <v>182000</v>
+      </c>
+      <c r="H3" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I3" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O3" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P3" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q3" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      <c r="A4" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R3" s="32">
+        <v>182000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A4" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B4" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C4" s="14">
         <v>2</v>
       </c>
       <c r="D4" s="17" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>106</v>
+      </c>
+      <c r="E4" s="17" t="s">
+        <v>98</v>
       </c>
       <c r="F4" s="17" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="H4" s="21" t="s">
+        <v>100</v>
+      </c>
+      <c r="G4" s="32">
+        <v>114547</v>
+      </c>
+      <c r="H4" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I4" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q4" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      <c r="A5" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R4" s="32">
+        <v>114547</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A5" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B5" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C5" s="14">
         <v>2</v>
       </c>
       <c r="D5" s="17" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-        <v>103</v>
+        <v>105</v>
+      </c>
+      <c r="E5" s="17" t="s">
+        <v>98</v>
       </c>
       <c r="F5" s="17" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>104021</v>
+        <v>11</v>
+      </c>
+      <c r="G5" s="32">
+        <v>114547</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>9</v>
       </c>
       <c r="I5" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P5" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q5" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      <c r="A6" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R5" s="32">
+        <v>114547</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A6" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B6" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C6" s="14">
         <v>2</v>
       </c>
       <c r="D6" s="17" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="E6" s="3" t="s">
         <v>103</v>
       </c>
+      <c r="E6" s="31" t="s">
+        <v>98</v>
+      </c>
       <c r="F6" s="17" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="H6" s="21" t="s">
+        <v>137</v>
+      </c>
+      <c r="G6" s="32">
+        <v>107300</v>
+      </c>
+      <c r="H6" s="20" t="s">
         <v>9</v>
       </c>
       <c r="I6" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P6" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q6" s="4" t="s">
-        <v>51</v>
-[...6 lines deleted...]
-      <c r="A7" s="3" t="s">
+        <v>50</v>
+      </c>
+      <c r="R6" s="32">
+        <v>114547</v>
+      </c>
+    </row>
+    <row r="7" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A7" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C7" s="14">
         <v>2</v>
       </c>
       <c r="D7" s="17" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-        <v>48</v>
+        <v>107</v>
+      </c>
+      <c r="E7" s="31" t="s">
+        <v>164</v>
       </c>
       <c r="F7" s="17" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>89120</v>
+        <v>138</v>
+      </c>
+      <c r="G7" s="32">
+        <v>95007</v>
       </c>
       <c r="H7" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I7" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P7" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q7" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R7" s="5">
-        <v>89120</v>
-[...3 lines deleted...]
-      <c r="A8" s="3" t="s">
+        <v>95007</v>
+      </c>
+    </row>
+    <row r="8" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A8" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B8" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C8" s="14">
         <v>2</v>
       </c>
       <c r="D8" s="17" t="s">
-        <v>67</v>
+        <v>66</v>
       </c>
       <c r="E8" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F8" s="17" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>165</v>
+      </c>
+      <c r="G8" s="32">
+        <v>90023</v>
+      </c>
+      <c r="H8" s="20">
+        <v>1045</v>
       </c>
       <c r="I8" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P8" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q8" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R8" s="5">
-        <v>87232</v>
-[...3 lines deleted...]
-      <c r="A9" s="3" t="s">
+        <v>90023</v>
+      </c>
+    </row>
+    <row r="9" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A9" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B9" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C9" s="14">
         <v>2</v>
       </c>
       <c r="D9" s="17" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="E9" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F9" s="17" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>87232</v>
+        <v>165</v>
+      </c>
+      <c r="G9" s="32">
+        <v>90023</v>
       </c>
       <c r="H9" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I9" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P9" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q9" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R9" s="5">
-        <v>87232</v>
-[...3 lines deleted...]
-      <c r="A10" s="3" t="s">
+        <v>90023</v>
+      </c>
+    </row>
+    <row r="10" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A10" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B10" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C10" s="14">
         <v>2</v>
       </c>
       <c r="D10" s="17" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="E10" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F10" s="17" t="s">
-        <v>105</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>165</v>
+      </c>
+      <c r="G10" s="32">
+        <v>90023</v>
+      </c>
+      <c r="H10" s="20">
+        <v>1045</v>
       </c>
       <c r="I10" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P10" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q10" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R10" s="5">
-        <v>87232</v>
-[...3 lines deleted...]
-      <c r="A11" s="3" t="s">
+        <v>90023</v>
+      </c>
+    </row>
+    <row r="11" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A11" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B11" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C11" s="14">
         <v>2</v>
       </c>
       <c r="D11" s="17" t="s">
-        <v>109</v>
+        <v>104</v>
       </c>
       <c r="E11" s="17" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
       <c r="F11" s="17" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-        <v>84570</v>
+        <v>137</v>
+      </c>
+      <c r="G11" s="32">
+        <v>90023</v>
       </c>
       <c r="H11" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I11" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P11" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q11" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R11" s="5">
-        <v>87232</v>
-[...3 lines deleted...]
-      <c r="A12" s="3" t="s">
+        <v>90023</v>
+      </c>
+    </row>
+    <row r="12" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A12" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B12" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C12" s="14">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="D12" s="17" t="s">
-        <v>72</v>
+        <v>151</v>
       </c>
       <c r="E12" s="17" t="s">
-        <v>45</v>
+        <v>61</v>
       </c>
       <c r="F12" s="17" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>11</v>
+      </c>
+      <c r="G12" s="32">
+        <v>79035</v>
+      </c>
+      <c r="H12" s="20">
+        <v>1045</v>
       </c>
       <c r="I12" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P12" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q12" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R12" s="5">
-        <v>63938</v>
-[...3 lines deleted...]
-      <c r="A13" s="3" t="s">
+        <v>90023</v>
+      </c>
+    </row>
+    <row r="13" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A13" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B13" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C13" s="14">
         <v>3</v>
       </c>
       <c r="D13" s="17" t="s">
-        <v>113</v>
+        <v>152</v>
       </c>
       <c r="E13" s="17" t="s">
-        <v>45</v>
+        <v>161</v>
       </c>
       <c r="F13" s="17" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>63938</v>
+        <v>138</v>
+      </c>
+      <c r="G13" s="32">
+        <v>69699</v>
       </c>
       <c r="H13" s="5">
-        <v>1013</v>
+        <v>729</v>
       </c>
       <c r="I13" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P13" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q13" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R13" s="5">
-        <v>63938</v>
-[...3 lines deleted...]
-      <c r="A14" s="3" t="s">
+        <v>69699</v>
+      </c>
+    </row>
+    <row r="14" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A14" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B14" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C14" s="14">
         <v>3</v>
       </c>
       <c r="D14" s="17" t="s">
-        <v>114</v>
+        <v>153</v>
       </c>
       <c r="E14" s="17" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="F14" s="17" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>139</v>
+      </c>
+      <c r="G14" s="32">
+        <v>65984</v>
+      </c>
+      <c r="H14" s="20">
+        <v>1045</v>
       </c>
       <c r="I14" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P14" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q14" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R14" s="5">
-        <v>63938</v>
-[...3 lines deleted...]
-      <c r="A15" s="3" t="s">
+        <v>65984</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A15" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B15" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C15" s="14">
         <v>3</v>
       </c>
       <c r="D15" s="17" t="s">
-        <v>115</v>
+        <v>108</v>
       </c>
       <c r="E15" s="17" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F15" s="17" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>63938</v>
+        <v>140</v>
+      </c>
+      <c r="G15" s="32">
+        <v>65984</v>
       </c>
       <c r="H15" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I15" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P15" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q15" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R15" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A16" s="3" t="s">
+        <v>65984</v>
+      </c>
+    </row>
+    <row r="16" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A16" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B16" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C16" s="14">
         <v>3</v>
       </c>
       <c r="D16" s="17" t="s">
-        <v>73</v>
+        <v>109</v>
       </c>
       <c r="E16" s="17" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F16" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>11</v>
+      </c>
+      <c r="G16" s="32">
+        <v>65984</v>
+      </c>
+      <c r="H16" s="20">
+        <v>1045</v>
       </c>
       <c r="I16" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P16" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q16" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R16" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A17" s="3" t="s">
+        <v>65984</v>
+      </c>
+    </row>
+    <row r="17" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A17" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B17" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C17" s="14">
         <v>3</v>
       </c>
       <c r="D17" s="17" t="s">
-        <v>74</v>
+        <v>110</v>
       </c>
       <c r="E17" s="17" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F17" s="17" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>141</v>
+      </c>
+      <c r="G17" s="32">
+        <v>65984</v>
       </c>
       <c r="H17" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I17" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P17" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q17" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R17" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A18" s="3" t="s">
+        <v>65984</v>
+      </c>
+    </row>
+    <row r="18" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A18" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B18" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C18" s="14">
         <v>3</v>
       </c>
       <c r="D18" s="17" t="s">
-        <v>75</v>
+        <v>71</v>
       </c>
       <c r="E18" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F18" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>54</v>
+      </c>
+      <c r="G18" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H18" s="20">
+        <v>1045</v>
       </c>
       <c r="I18" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P18" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q18" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R18" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A19" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="19" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A19" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B19" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C19" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D19" s="17" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="E19" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F19" s="17" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>54</v>
+      </c>
+      <c r="G19" s="32">
+        <v>60157</v>
       </c>
       <c r="H19" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I19" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O19" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P19" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q19" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R19" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A20" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="20" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A20" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B20" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C20" s="14">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="D20" s="17" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="E20" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F20" s="17" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>54</v>
+      </c>
+      <c r="G20" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H20" s="20">
+        <v>1045</v>
       </c>
       <c r="I20" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O20" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P20" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q20" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R20" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A21" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="21" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A21" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B21" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C21" s="14">
         <v>4</v>
       </c>
       <c r="D21" s="17" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="E21" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F21" s="17" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>140</v>
+      </c>
+      <c r="G21" s="32">
+        <v>60157</v>
       </c>
       <c r="H21" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I21" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O21" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P21" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q21" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R21" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A22" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="22" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A22" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B22" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C22" s="14">
         <v>4</v>
       </c>
       <c r="D22" s="17" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="E22" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F22" s="17" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>140</v>
+      </c>
+      <c r="G22" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H22" s="20">
+        <v>1045</v>
       </c>
       <c r="I22" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O22" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P22" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q22" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R22" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A23" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="23" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A23" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B23" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C23" s="14">
         <v>4</v>
       </c>
       <c r="D23" s="17" t="s">
-        <v>86</v>
+        <v>76</v>
       </c>
       <c r="E23" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F23" s="17" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>140</v>
+      </c>
+      <c r="G23" s="32">
+        <v>60157</v>
       </c>
       <c r="H23" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I23" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O23" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P23" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q23" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R23" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A24" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="24" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A24" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B24" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C24" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D24" s="17" t="s">
-        <v>87</v>
+        <v>111</v>
       </c>
       <c r="E24" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F24" s="17" t="s">
-        <v>147</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>140</v>
+      </c>
+      <c r="G24" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H24" s="20">
+        <v>1045</v>
       </c>
       <c r="I24" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O24" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P24" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q24" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R24" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A25" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="25" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A25" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B25" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C25" s="14">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="D25" s="17" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="E25" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F25" s="17" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>140</v>
+      </c>
+      <c r="G25" s="32">
+        <v>60157</v>
       </c>
       <c r="H25" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I25" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O25" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P25" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q25" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R25" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A26" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="26" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A26" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B26" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C26" s="14">
         <v>3</v>
       </c>
       <c r="D26" s="17" t="s">
-        <v>84</v>
+        <v>77</v>
       </c>
       <c r="E26" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F26" s="17" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>138</v>
+      </c>
+      <c r="G26" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H26" s="20">
+        <v>1045</v>
       </c>
       <c r="I26" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O26" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P26" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q26" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R26" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A27" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="27" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A27" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B27" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C27" s="14">
         <v>3</v>
       </c>
       <c r="D27" s="17" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="E27" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F27" s="17" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>53</v>
+      </c>
+      <c r="G27" s="32">
+        <v>60157</v>
       </c>
       <c r="H27" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I27" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O27" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P27" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q27" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R27" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A28" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="28" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A28" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B28" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C28" s="14">
         <v>3</v>
       </c>
       <c r="D28" s="17" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="E28" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F28" s="17" t="s">
-        <v>54</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>53</v>
+      </c>
+      <c r="G28" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H28" s="20">
+        <v>1045</v>
       </c>
       <c r="I28" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O28" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P28" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q28" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R28" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A29" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="29" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A29" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B29" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C29" s="14">
         <v>3</v>
       </c>
       <c r="D29" s="17" t="s">
-        <v>88</v>
+        <v>112</v>
       </c>
       <c r="E29" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F29" s="17" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>143</v>
+      </c>
+      <c r="G29" s="32">
+        <v>60157</v>
       </c>
       <c r="H29" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I29" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O29" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P29" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q29" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R29" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A30" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="30" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A30" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B30" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C30" s="14">
         <v>3</v>
       </c>
       <c r="D30" s="17" t="s">
-        <v>83</v>
+        <v>113</v>
       </c>
       <c r="E30" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F30" s="17" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>11</v>
+      </c>
+      <c r="G30" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H30" s="20">
+        <v>1045</v>
       </c>
       <c r="I30" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O30" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P30" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q30" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R30" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A31" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="31" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A31" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B31" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C31" s="14">
         <v>3</v>
       </c>
       <c r="D31" s="17" t="s">
-        <v>89</v>
+        <v>114</v>
       </c>
       <c r="E31" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F31" s="17" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>58292</v>
+        <v>144</v>
+      </c>
+      <c r="G31" s="32">
+        <v>60157</v>
       </c>
       <c r="H31" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I31" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O31" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P31" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R31" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A32" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="32" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A32" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B32" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C32" s="14">
         <v>3</v>
       </c>
       <c r="D32" s="17" t="s">
         <v>85</v>
       </c>
       <c r="E32" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F32" s="17" t="s">
-        <v>149</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>65</v>
+      </c>
+      <c r="G32" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H32" s="20">
+        <v>1045</v>
       </c>
       <c r="I32" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O32" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P32" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q32" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R32" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A33" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="33" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A33" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B33" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C33" s="14">
         <v>3</v>
       </c>
       <c r="D33" s="17" t="s">
-        <v>117</v>
+        <v>81</v>
       </c>
       <c r="E33" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F33" s="17" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-        <v>57181</v>
+        <v>65</v>
+      </c>
+      <c r="G33" s="32">
+        <v>60157</v>
       </c>
       <c r="H33" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I33" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O33" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P33" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q33" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R33" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A34" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="34" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A34" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B34" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C34" s="14">
         <v>3</v>
       </c>
       <c r="D34" s="17" t="s">
-        <v>118</v>
+        <v>86</v>
       </c>
       <c r="E34" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F34" s="17" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>65</v>
+      </c>
+      <c r="G34" s="32">
+        <v>60157</v>
+      </c>
+      <c r="H34" s="20">
+        <v>1045</v>
       </c>
       <c r="I34" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O34" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P34" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q34" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R34" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A35" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="35" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A35" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B35" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C35" s="14">
         <v>3</v>
       </c>
       <c r="D35" s="17" t="s">
-        <v>119</v>
+        <v>83</v>
       </c>
       <c r="E35" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F35" s="17" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>57181</v>
+        <v>142</v>
+      </c>
+      <c r="G35" s="32">
+        <v>60157</v>
       </c>
       <c r="H35" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I35" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O35" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P35" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q35" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R35" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A36" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="36" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A36" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B36" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C36" s="14">
         <v>3</v>
       </c>
       <c r="D36" s="17" t="s">
-        <v>120</v>
+        <v>115</v>
       </c>
       <c r="E36" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F36" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>54</v>
+      </c>
+      <c r="G36" s="32">
+        <v>59011</v>
+      </c>
+      <c r="H36" s="20">
+        <v>1045</v>
       </c>
       <c r="I36" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O36" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P36" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q36" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R36" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A37" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="37" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A37" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B37" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C37" s="14">
         <v>3</v>
       </c>
       <c r="D37" s="17" t="s">
-        <v>121</v>
+        <v>116</v>
       </c>
       <c r="E37" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F37" s="17" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>56078</v>
+        <v>140</v>
+      </c>
+      <c r="G37" s="32">
+        <v>59011</v>
       </c>
       <c r="H37" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I37" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O37" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P37" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q37" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R37" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A38" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="38" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A38" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B38" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C38" s="14">
         <v>3</v>
       </c>
       <c r="D38" s="17" t="s">
-        <v>122</v>
+        <v>154</v>
       </c>
       <c r="E38" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F38" s="17" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>145</v>
+      </c>
+      <c r="G38" s="32">
+        <v>59011</v>
+      </c>
+      <c r="H38" s="20">
+        <v>1045</v>
       </c>
       <c r="I38" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O38" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P38" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q38" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R38" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A39" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="39" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A39" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B39" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C39" s="14">
         <v>4</v>
       </c>
       <c r="D39" s="17" t="s">
-        <v>56</v>
+        <v>55</v>
       </c>
       <c r="E39" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F39" s="17" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-        <v>56078</v>
+        <v>146</v>
+      </c>
+      <c r="G39" s="32">
+        <v>59011</v>
       </c>
       <c r="H39" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I39" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O39" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P39" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q39" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R39" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A40" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="40" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A40" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B40" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C40" s="14">
         <v>4</v>
       </c>
       <c r="D40" s="17" t="s">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="E40" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F40" s="17" t="s">
-        <v>150</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>143</v>
+      </c>
+      <c r="G40" s="32">
+        <v>59011</v>
+      </c>
+      <c r="H40" s="20">
+        <v>1045</v>
       </c>
       <c r="I40" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O40" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P40" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q40" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R40" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A41" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="41" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A41" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B41" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C41" s="14">
         <v>3</v>
       </c>
       <c r="D41" s="17" t="s">
-        <v>123</v>
+        <v>117</v>
       </c>
       <c r="E41" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F41" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="G41" s="17">
-        <v>56078</v>
+      <c r="G41" s="32">
+        <v>59011</v>
       </c>
       <c r="H41" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I41" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O41" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P41" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q41" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R41" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A42" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="42" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A42" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B42" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C42" s="14">
         <v>3</v>
       </c>
       <c r="D42" s="17" t="s">
-        <v>124</v>
+        <v>118</v>
       </c>
       <c r="E42" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F42" s="17" t="s">
-        <v>11</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>144</v>
+      </c>
+      <c r="G42" s="32">
+        <v>59011</v>
+      </c>
+      <c r="H42" s="20">
+        <v>1045</v>
       </c>
       <c r="I42" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O42" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P42" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q42" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R42" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A43" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="43" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A43" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B43" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C43" s="14">
         <v>3</v>
       </c>
       <c r="D43" s="17" t="s">
-        <v>125</v>
+        <v>118</v>
       </c>
       <c r="E43" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F43" s="17" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-        <v>56078</v>
+        <v>144</v>
+      </c>
+      <c r="G43" s="32">
+        <v>59011</v>
       </c>
       <c r="H43" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I43" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O43" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P43" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q43" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R43" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A44" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="44" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A44" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B44" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C44" s="14">
         <v>3</v>
       </c>
       <c r="D44" s="17" t="s">
-        <v>125</v>
+        <v>119</v>
       </c>
       <c r="E44" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F44" s="17" t="s">
-        <v>151</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>142</v>
+      </c>
+      <c r="G44" s="32">
+        <v>59011</v>
+      </c>
+      <c r="H44" s="20">
+        <v>1045</v>
       </c>
       <c r="I44" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O44" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P44" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q44" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R44" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A45" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="45" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A45" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B45" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C45" s="14">
         <v>3</v>
       </c>
       <c r="D45" s="17" t="s">
-        <v>126</v>
+        <v>120</v>
       </c>
       <c r="E45" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F45" s="17" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-        <v>56078</v>
+        <v>137</v>
+      </c>
+      <c r="G45" s="32">
+        <v>57873</v>
       </c>
       <c r="H45" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I45" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O45" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P45" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q45" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R45" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A46" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="46" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A46" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B46" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C46" s="14">
         <v>3</v>
       </c>
       <c r="D46" s="17" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="E46" s="17" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F46" s="17" t="s">
-        <v>144</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>139</v>
+      </c>
+      <c r="G46" s="32">
+        <v>56743</v>
+      </c>
+      <c r="H46" s="20">
+        <v>1045</v>
       </c>
       <c r="I46" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O46" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P46" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q46" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R46" s="5">
-        <v>58292</v>
-[...3 lines deleted...]
-      <c r="A47" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="47" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A47" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B47" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C47" s="14">
         <v>3</v>
       </c>
       <c r="D47" s="17" t="s">
-        <v>128</v>
+        <v>121</v>
       </c>
       <c r="E47" s="17" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F47" s="17" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>53891</v>
+        <v>145</v>
+      </c>
+      <c r="G47" s="32">
+        <v>56743</v>
       </c>
       <c r="H47" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I47" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O47" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P47" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q47" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R47" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A48" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="48" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A48" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B48" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C48" s="14">
         <v>4</v>
       </c>
       <c r="D48" s="17" t="s">
-        <v>90</v>
+        <v>155</v>
       </c>
       <c r="E48" s="17" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F48" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>53</v>
+      </c>
+      <c r="G48" s="32">
+        <v>56743</v>
+      </c>
+      <c r="H48" s="20">
+        <v>1045</v>
       </c>
       <c r="I48" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O48" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P48" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q48" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R48" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A49" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="49" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A49" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B49" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C49" s="14">
         <v>4</v>
       </c>
       <c r="D49" s="17" t="s">
-        <v>91</v>
+        <v>79</v>
       </c>
       <c r="E49" s="17" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F49" s="17" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>53</v>
+      </c>
+      <c r="G49" s="32">
+        <v>56743</v>
       </c>
       <c r="H49" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I49" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O49" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P49" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q49" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R49" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A50" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="50" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A50" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B50" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C50" s="14">
         <v>4</v>
       </c>
       <c r="D50" s="17" t="s">
-        <v>92</v>
+        <v>156</v>
       </c>
       <c r="E50" s="17" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="F50" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>54</v>
+      </c>
+      <c r="G50" s="32">
+        <v>55616</v>
+      </c>
+      <c r="H50" s="20">
+        <v>1045</v>
       </c>
       <c r="I50" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O50" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P50" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q50" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R50" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A51" s="3" t="s">
+        <v>60157</v>
+      </c>
+    </row>
+    <row r="51" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A51" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B51" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C51" s="14">
         <v>4</v>
       </c>
       <c r="D51" s="17" t="s">
-        <v>93</v>
+        <v>87</v>
       </c>
       <c r="E51" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F51" s="17" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>54</v>
+      </c>
+      <c r="G51" s="32">
+        <v>54495</v>
       </c>
       <c r="H51" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I51" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O51" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P51" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q51" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R51" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A52" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="52" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A52" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B52" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C52" s="14">
         <v>4</v>
       </c>
       <c r="D52" s="17" t="s">
-        <v>94</v>
+        <v>88</v>
       </c>
       <c r="E52" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F52" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>54</v>
+      </c>
+      <c r="G52" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H52" s="20">
+        <v>1045</v>
       </c>
       <c r="I52" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O52" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P52" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q52" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R52" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A53" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="53" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A53" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B53" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C53" s="14">
         <v>4</v>
       </c>
       <c r="D53" s="17" t="s">
-        <v>95</v>
+        <v>89</v>
       </c>
       <c r="E53" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F53" s="17" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>54</v>
+      </c>
+      <c r="G53" s="32">
+        <v>54495</v>
       </c>
       <c r="H53" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I53" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O53" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P53" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q53" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R53" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A54" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="54" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A54" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B54" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C54" s="14">
         <v>4</v>
       </c>
       <c r="D54" s="17" t="s">
-        <v>96</v>
+        <v>90</v>
       </c>
       <c r="E54" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F54" s="17" t="s">
-        <v>55</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>54</v>
+      </c>
+      <c r="G54" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H54" s="20">
+        <v>1045</v>
       </c>
       <c r="I54" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O54" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P54" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q54" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R54" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A55" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="55" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A55" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B55" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C55" s="14">
         <v>4</v>
       </c>
       <c r="D55" s="17" t="s">
-        <v>129</v>
+        <v>91</v>
       </c>
       <c r="E55" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F55" s="17" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>54</v>
+      </c>
+      <c r="G55" s="32">
+        <v>54495</v>
       </c>
       <c r="H55" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I55" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O55" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P55" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q55" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R55" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A56" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="56" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A56" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B56" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C56" s="14">
         <v>4</v>
       </c>
       <c r="D56" s="17" t="s">
-        <v>130</v>
+        <v>92</v>
       </c>
       <c r="E56" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F56" s="17" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>54</v>
+      </c>
+      <c r="G56" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H56" s="20">
+        <v>1045</v>
       </c>
       <c r="I56" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O56" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P56" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q56" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R56" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A57" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="57" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A57" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B57" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C57" s="14">
         <v>4</v>
       </c>
       <c r="D57" s="17" t="s">
-        <v>131</v>
+        <v>123</v>
       </c>
       <c r="E57" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F57" s="17" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>139</v>
+      </c>
+      <c r="G57" s="32">
+        <v>54495</v>
       </c>
       <c r="H57" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I57" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P57" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q57" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R57" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A58" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="58" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A58" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B58" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C58" s="14">
         <v>4</v>
       </c>
       <c r="D58" s="17" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E58" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F58" s="17" t="s">
-        <v>154</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>139</v>
+      </c>
+      <c r="G58" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H58" s="20">
+        <v>1045</v>
       </c>
       <c r="I58" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P58" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q58" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R58" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A59" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="59" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A59" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B59" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C59" s="14">
         <v>4</v>
       </c>
       <c r="D59" s="17" t="s">
-        <v>133</v>
+        <v>124</v>
       </c>
       <c r="E59" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F59" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="G59" s="17">
-        <v>52805</v>
+      <c r="G59" s="32">
+        <v>54495</v>
       </c>
       <c r="H59" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I59" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P59" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q59" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R59" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A60" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="60" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A60" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B60" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C60" s="14">
         <v>4</v>
       </c>
       <c r="D60" s="17" t="s">
-        <v>97</v>
+        <v>131</v>
       </c>
       <c r="E60" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F60" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="G60" s="17">
-[...3 lines deleted...]
-        <v>1013</v>
+      <c r="G60" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H60" s="20">
+        <v>1045</v>
       </c>
       <c r="I60" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P60" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q60" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R60" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A61" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="61" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A61" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B61" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C61" s="14">
         <v>4</v>
       </c>
       <c r="D61" s="17" t="s">
-        <v>98</v>
+        <v>132</v>
       </c>
       <c r="E61" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F61" s="17" t="s">
         <v>145</v>
       </c>
-      <c r="G61" s="17">
-        <v>52805</v>
+      <c r="G61" s="32">
+        <v>54495</v>
       </c>
       <c r="H61" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I61" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P61" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q61" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R61" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A62" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="62" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A62" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B62" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C62" s="14">
         <v>4</v>
       </c>
       <c r="D62" s="17" t="s">
-        <v>99</v>
+        <v>125</v>
       </c>
       <c r="E62" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F62" s="17" t="s">
-        <v>145</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>147</v>
+      </c>
+      <c r="G62" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H62" s="20">
+        <v>1045</v>
       </c>
       <c r="I62" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P62" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q62" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R62" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A63" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="63" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A63" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B63" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C63" s="14">
         <v>4</v>
       </c>
       <c r="D63" s="17" t="s">
-        <v>134</v>
+        <v>126</v>
       </c>
       <c r="E63" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F63" s="17" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>138</v>
+      </c>
+      <c r="G63" s="32">
+        <v>54495</v>
       </c>
       <c r="H63" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I63" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P63" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q63" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R63" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A64" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="64" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A64" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B64" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C64" s="14">
         <v>4</v>
       </c>
       <c r="D64" s="17" t="s">
-        <v>100</v>
+        <v>93</v>
       </c>
       <c r="E64" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F64" s="17" t="s">
-        <v>61</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>138</v>
+      </c>
+      <c r="G64" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H64" s="20">
+        <v>1045</v>
       </c>
       <c r="I64" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P64" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q64" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R64" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A65" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="65" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A65" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B65" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C65" s="14">
         <v>4</v>
       </c>
       <c r="D65" s="17" t="s">
-        <v>135</v>
+        <v>94</v>
       </c>
       <c r="E65" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F65" s="17" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>138</v>
+      </c>
+      <c r="G65" s="32">
+        <v>54495</v>
       </c>
       <c r="H65" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I65" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P65" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q65" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R65" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A66" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="66" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A66" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B66" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C66" s="14">
         <v>4</v>
       </c>
       <c r="D66" s="17" t="s">
-        <v>136</v>
+        <v>95</v>
       </c>
       <c r="E66" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F66" s="17" t="s">
-        <v>148</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>138</v>
+      </c>
+      <c r="G66" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H66" s="20">
+        <v>1045</v>
       </c>
       <c r="I66" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P66" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q66" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R66" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A67" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="67" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A67" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B67" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C67" s="14">
         <v>4</v>
       </c>
       <c r="D67" s="17" t="s">
-        <v>101</v>
+        <v>127</v>
       </c>
       <c r="E67" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F67" s="17" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-        <v>52805</v>
+        <v>53</v>
+      </c>
+      <c r="G67" s="32">
+        <v>54495</v>
       </c>
       <c r="H67" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I67" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P67" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q67" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R67" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A68" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="68" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A68" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B68" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C68" s="14">
         <v>4</v>
       </c>
       <c r="D68" s="17" t="s">
-        <v>137</v>
+        <v>133</v>
       </c>
       <c r="E68" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F68" s="17" t="s">
-        <v>146</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>11</v>
+      </c>
+      <c r="G68" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H68" s="20">
+        <v>1045</v>
       </c>
       <c r="I68" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P68" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q68" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R68" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A69" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="69" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A69" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B69" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C69" s="14">
         <v>4</v>
       </c>
       <c r="D69" s="17" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E69" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F69" s="17" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-        <v>51802</v>
+        <v>141</v>
+      </c>
+      <c r="G69" s="32">
+        <v>54495</v>
       </c>
       <c r="H69" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I69" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P69" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q69" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R69" s="5">
-        <v>52805</v>
-[...3 lines deleted...]
-      <c r="A70" s="3" t="s">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="70" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A70" s="30" t="s">
         <v>8</v>
       </c>
       <c r="B70" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C70" s="14">
         <v>4</v>
       </c>
       <c r="D70" s="17" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="E70" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F70" s="17" t="s">
-        <v>152</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>141</v>
+      </c>
+      <c r="G70" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H70" s="20">
+        <v>1045</v>
       </c>
       <c r="I70" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P70" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q70" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R70" s="5">
-        <v>52805</v>
-[...2 lines deleted...]
-    <row r="71" spans="1:18" ht="31" x14ac:dyDescent="0.35">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="71" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A71" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B71" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C71" s="14">
         <v>4</v>
       </c>
       <c r="D71" s="17" t="s">
-        <v>140</v>
+        <v>134</v>
       </c>
       <c r="E71" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F71" s="17" t="s">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>51802</v>
+        <v>65</v>
+      </c>
+      <c r="G71" s="32">
+        <v>54495</v>
       </c>
       <c r="H71" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I71" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P71" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q71" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R71" s="5">
-        <v>52805</v>
-[...2 lines deleted...]
-    <row r="72" spans="1:18" ht="31" x14ac:dyDescent="0.35">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="72" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A72" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B72" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C72" s="14">
         <v>4</v>
       </c>
       <c r="D72" s="17" t="s">
-        <v>141</v>
+        <v>96</v>
       </c>
       <c r="E72" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F72" s="17" t="s">
-        <v>66</v>
-[...5 lines deleted...]
-        <v>1013</v>
+        <v>148</v>
+      </c>
+      <c r="G72" s="32">
+        <v>54495</v>
+      </c>
+      <c r="H72" s="20">
+        <v>1045</v>
       </c>
       <c r="I72" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P72" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q72" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R72" s="5">
-        <v>52805</v>
-[...2 lines deleted...]
-    <row r="73" spans="1:18" ht="31" x14ac:dyDescent="0.35">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="73" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A73" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B73" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C73" s="14">
         <v>4</v>
       </c>
       <c r="D73" s="17" t="s">
-        <v>142</v>
+        <v>135</v>
       </c>
       <c r="E73" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F73" s="17" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-        <v>50788</v>
+        <v>54</v>
+      </c>
+      <c r="G73" s="32">
+        <v>53460</v>
       </c>
       <c r="H73" s="5">
-        <v>1013</v>
+        <v>1045</v>
       </c>
       <c r="I73" s="9">
-        <v>0.191</v>
+        <v>0.17299999999999999</v>
       </c>
       <c r="J73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="K73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="M73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="N73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="O73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="P73" s="3" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="Q73" s="4" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="R73" s="5">
-        <v>52805</v>
-[...2 lines deleted...]
-    <row r="74" spans="1:18" ht="31" x14ac:dyDescent="0.35">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="74" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
       <c r="A74" s="3" t="s">
         <v>8</v>
       </c>
       <c r="B74" s="10">
-        <v>45748</v>
+        <v>46113</v>
       </c>
       <c r="C74" s="14">
         <v>4</v>
       </c>
       <c r="D74" s="17" t="s">
-        <v>143</v>
+        <v>157</v>
       </c>
       <c r="E74" s="17" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
       <c r="F74" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="G74" s="32">
+        <v>52413</v>
+      </c>
+      <c r="H74" s="20">
+        <v>1045</v>
+      </c>
+      <c r="I74" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O74" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P74" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q74" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R74" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="75" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A75" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B75" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C75" s="14">
+        <v>4</v>
+      </c>
+      <c r="D75" s="17" t="s">
+        <v>158</v>
+      </c>
+      <c r="E75" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F75" s="17" t="s">
+        <v>166</v>
+      </c>
+      <c r="G75" s="32">
+        <v>52413</v>
+      </c>
+      <c r="H75" s="5">
+        <v>1045</v>
+      </c>
+      <c r="I75" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O75" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P75" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q75" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R75" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="76" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A76" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B76" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C76" s="14">
+        <v>4</v>
+      </c>
+      <c r="D76" s="17" t="s">
+        <v>159</v>
+      </c>
+      <c r="E76" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F76" s="17" t="s">
         <v>54</v>
       </c>
-      <c r="G74" s="17">
-[...33 lines deleted...]
-        <v>52805</v>
+      <c r="G76" s="32">
+        <v>50269</v>
+      </c>
+      <c r="H76" s="20">
+        <v>1045</v>
+      </c>
+      <c r="I76" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O76" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P76" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q76" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R76" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="77" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A77" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B77" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C77" s="14">
+        <v>4</v>
+      </c>
+      <c r="D77" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E77" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="F77" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="G77" s="32">
+        <v>50269</v>
+      </c>
+      <c r="H77" s="5">
+        <v>729</v>
+      </c>
+      <c r="I77" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O77" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P77" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q77" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R77" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="78" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A78" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B78" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C78" s="14">
+        <v>4</v>
+      </c>
+      <c r="D78" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E78" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="F78" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="G78" s="32">
+        <v>50269</v>
+      </c>
+      <c r="H78" s="20">
+        <v>729</v>
+      </c>
+      <c r="I78" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O78" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P78" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q78" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R78" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="79" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A79" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B79" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C79" s="14">
+        <v>4</v>
+      </c>
+      <c r="D79" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E79" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="F79" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="G79" s="32">
+        <v>50269</v>
+      </c>
+      <c r="H79" s="5">
+        <v>729</v>
+      </c>
+      <c r="I79" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O79" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P79" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q79" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R79" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="80" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A80" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B80" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C80" s="14">
+        <v>4</v>
+      </c>
+      <c r="D80" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E80" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="F80" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="G80" s="32">
+        <v>50269</v>
+      </c>
+      <c r="H80" s="20">
+        <v>729</v>
+      </c>
+      <c r="I80" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O80" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P80" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q80" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R80" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="81" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A81" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B81" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C81" s="14">
+        <v>4</v>
+      </c>
+      <c r="D81" s="17" t="s">
+        <v>160</v>
+      </c>
+      <c r="E81" s="17" t="s">
+        <v>162</v>
+      </c>
+      <c r="F81" s="17" t="s">
+        <v>138</v>
+      </c>
+      <c r="G81" s="32">
+        <v>50269</v>
+      </c>
+      <c r="H81" s="5">
+        <v>729</v>
+      </c>
+      <c r="I81" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O81" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P81" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q81" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R81" s="5">
+        <v>54495</v>
+      </c>
+    </row>
+    <row r="82" spans="1:18" ht="31.5" x14ac:dyDescent="0.25">
+      <c r="A82" s="3" t="s">
+        <v>8</v>
+      </c>
+      <c r="B82" s="10">
+        <v>46113</v>
+      </c>
+      <c r="C82" s="14">
+        <v>4</v>
+      </c>
+      <c r="D82" s="17" t="s">
+        <v>136</v>
+      </c>
+      <c r="E82" s="17" t="s">
+        <v>56</v>
+      </c>
+      <c r="F82" s="17" t="s">
+        <v>53</v>
+      </c>
+      <c r="G82" s="32">
+        <v>50269</v>
+      </c>
+      <c r="H82" s="20">
+        <v>1045</v>
+      </c>
+      <c r="I82" s="9">
+        <v>0.17299999999999999</v>
+      </c>
+      <c r="J82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="K82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="L82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="M82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="N82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="O82" s="3" t="s">
+        <v>9</v>
+      </c>
+      <c r="P82" s="3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Q82" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="R82" s="5">
+        <v>54495</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:F1"/>
     <mergeCell ref="G1:M1"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="Q3" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
     <hyperlink ref="Q4:Q13" r:id="rId2" display="enquiries@watford.gov.uk" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
     <hyperlink ref="Q14" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000002000000}"/>
     <hyperlink ref="Q15" r:id="rId4" xr:uid="{00000000-0004-0000-0200-000003000000}"/>
     <hyperlink ref="Q16" r:id="rId5" xr:uid="{00000000-0004-0000-0200-000004000000}"/>
     <hyperlink ref="Q17" r:id="rId6" xr:uid="{00000000-0004-0000-0200-000005000000}"/>
     <hyperlink ref="Q19" r:id="rId7" xr:uid="{00000000-0004-0000-0200-000006000000}"/>
     <hyperlink ref="Q21" r:id="rId8" xr:uid="{00000000-0004-0000-0200-000007000000}"/>
     <hyperlink ref="Q23" r:id="rId9" xr:uid="{00000000-0004-0000-0200-000008000000}"/>
     <hyperlink ref="Q18" r:id="rId10" xr:uid="{00000000-0004-0000-0200-000009000000}"/>
     <hyperlink ref="Q20" r:id="rId11" xr:uid="{00000000-0004-0000-0200-00000A000000}"/>
     <hyperlink ref="Q22" r:id="rId12" xr:uid="{00000000-0004-0000-0200-00000B000000}"/>
     <hyperlink ref="Q24" r:id="rId13" xr:uid="{00000000-0004-0000-0200-00000C000000}"/>
     <hyperlink ref="Q26" r:id="rId14" xr:uid="{00000000-0004-0000-0200-00000D000000}"/>
     <hyperlink ref="Q28" r:id="rId15" xr:uid="{00000000-0004-0000-0200-00000E000000}"/>
     <hyperlink ref="Q25" r:id="rId16" xr:uid="{00000000-0004-0000-0200-00000F000000}"/>
@@ -5890,54 +6438,62 @@
     <hyperlink ref="Q41" r:id="rId40" xr:uid="{0958851C-FD4B-4E0F-9ECA-000EAE916E8C}"/>
     <hyperlink ref="Q43" r:id="rId41" xr:uid="{E0A77F7B-19F0-4DEF-A164-757600EA414F}"/>
     <hyperlink ref="Q45" r:id="rId42" xr:uid="{B9AB23D3-317C-45D0-A73F-124C67353144}"/>
     <hyperlink ref="Q47" r:id="rId43" xr:uid="{FFAE3580-64C2-42E4-991E-E7FDE494AB93}"/>
     <hyperlink ref="Q49" r:id="rId44" xr:uid="{D67F87FF-DD90-4A69-BF51-A699AF2FB738}"/>
     <hyperlink ref="Q51" r:id="rId45" xr:uid="{A87E137F-05F1-45D3-AF0E-09765FBA6179}"/>
     <hyperlink ref="Q53" r:id="rId46" xr:uid="{860CDFD8-A765-46D2-A24D-9542DBCFD98C}"/>
     <hyperlink ref="Q55" r:id="rId47" xr:uid="{3ED1EA61-0970-49D2-9893-EE7E46B19501}"/>
     <hyperlink ref="Q57" r:id="rId48" xr:uid="{CF457213-42D2-4F0F-B6FE-DB9A352AD927}"/>
     <hyperlink ref="Q59" r:id="rId49" xr:uid="{5C1352D5-E878-4FEF-A9AA-A78BCBEDCAA4}"/>
     <hyperlink ref="Q61" r:id="rId50" xr:uid="{B8BDED54-F713-4603-AAE5-B3859FEF5807}"/>
     <hyperlink ref="Q68" r:id="rId51" xr:uid="{E36F8A3E-4FED-4C18-9C91-B50323CE252C}"/>
     <hyperlink ref="Q63" r:id="rId52" xr:uid="{B9115D18-F50E-4B21-B989-932F0D0D787E}"/>
     <hyperlink ref="Q70" r:id="rId53" xr:uid="{5AC754D6-3968-4579-B2E9-925FB7A37EA9}"/>
     <hyperlink ref="Q65" r:id="rId54" xr:uid="{86C32B15-064F-4D18-A9A7-22E3E8D447EC}"/>
     <hyperlink ref="Q72" r:id="rId55" xr:uid="{DFE13A99-B09D-4668-8BA1-8C477961D9A4}"/>
     <hyperlink ref="Q60" r:id="rId56" xr:uid="{C51A749F-5B73-42A4-8EC0-0D73810396F6}"/>
     <hyperlink ref="Q67" r:id="rId57" xr:uid="{91752A4E-AF59-458D-9639-6A29206A8E1D}"/>
     <hyperlink ref="Q74" r:id="rId58" xr:uid="{6CCFA59C-ABE1-4ED2-8F13-A66881463F33}"/>
     <hyperlink ref="Q62" r:id="rId59" xr:uid="{E8CEAB36-1435-45ED-836B-444A44ACAE40}"/>
     <hyperlink ref="Q69" r:id="rId60" xr:uid="{3D392D2F-7CF0-4605-ABDC-BD9110BC79EE}"/>
     <hyperlink ref="Q64" r:id="rId61" xr:uid="{3FC5762A-23C3-4D8B-8F8D-4723FDF91F6C}"/>
     <hyperlink ref="Q71" r:id="rId62" xr:uid="{30B00E25-11E8-4B0B-A183-14E8C12FECD1}"/>
     <hyperlink ref="Q66" r:id="rId63" xr:uid="{416516D7-462F-4E96-8187-0C01575113EF}"/>
     <hyperlink ref="Q73" r:id="rId64" xr:uid="{55CADA62-68B3-4265-B247-D854E8A6BE37}"/>
+    <hyperlink ref="Q76" r:id="rId65" xr:uid="{F67D9CE1-9C83-4A0D-A192-BF4BE234944D}"/>
+    <hyperlink ref="Q80" r:id="rId66" xr:uid="{7AADF4D8-8C8C-427E-9DA4-6D5A8E2CF2CD}"/>
+    <hyperlink ref="Q78" r:id="rId67" xr:uid="{69524C03-7894-4454-8A06-0C261B7C7D20}"/>
+    <hyperlink ref="Q82" r:id="rId68" xr:uid="{198F9483-DB81-440D-858A-101C829228E6}"/>
+    <hyperlink ref="Q75" r:id="rId69" xr:uid="{0B44D70F-D441-4F77-9121-7B964DCDBE7D}"/>
+    <hyperlink ref="Q79" r:id="rId70" xr:uid="{90462B9A-1A70-4E52-AAE1-6219787CD08F}"/>
+    <hyperlink ref="Q77" r:id="rId71" xr:uid="{8EA99342-FA0E-4B6C-B0D2-B2E9B54B8536}"/>
+    <hyperlink ref="Q81" r:id="rId72" xr:uid="{2D8559F9-3B5D-4EF2-BEA9-CBC36A22951C}"/>
   </hyperlinks>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.15748031496062992" right="0.15748031496062992" top="0.19685039370078741" bottom="0.19685039370078741" header="0.51181102362204722" footer="0.51181102362204722"/>
-  <pageSetup paperSize="8" scale="63" orientation="landscape" r:id="rId65"/>
+  <pageSetup paperSize="8" scale="63" orientation="landscape" r:id="rId73"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Org. structure.Top 3 tiers</vt:lpstr>
       <vt:lpstr>£50k+ salary</vt:lpstr>
       <vt:lpstr>£50k+ posts</vt:lpstr>
     </vt:vector>